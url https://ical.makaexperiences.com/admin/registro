--- v0 (2026-09-03)
+++ v1 (2026-11-02)
@@ -430,51 +430,51 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U55"/>
+  <dimension ref="A1:U87"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="E14" sqref="E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="14.4"/>
   <cols>
     <col width="11.88671875" customWidth="1" min="2" max="2"/>
     <col width="10.6640625" customWidth="1" min="3" max="4"/>
     <col width="21.33203125" customWidth="1" min="5" max="5"/>
     <col width="24.33203125" bestFit="1" customWidth="1" min="6" max="6"/>
     <col width="6.44140625" customWidth="1" min="7" max="7"/>
     <col width="10.44140625" customWidth="1" min="8" max="8"/>
     <col width="13.21875" customWidth="1" min="9" max="10"/>
     <col width="17.5546875" customWidth="1" min="11" max="13"/>
     <col width="9.88671875" customWidth="1" style="4" min="14" max="14"/>
     <col width="12.77734375" customWidth="1" min="15" max="15"/>
     <col width="14.109375" bestFit="1" customWidth="1" style="4" min="16" max="16"/>
     <col width="30.5546875" bestFit="1" customWidth="1" min="17" max="17"/>
     <col width="12.5546875" customWidth="1" min="18" max="18"/>
     <col width="26.21875" customWidth="1" min="19" max="19"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="1" s="1">
       <c r="A1" s="1" t="inlineStr">
@@ -5135,63 +5135,2783 @@
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P55" t="inlineStr">
         <is>
           <t>677886454</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>shaunb@mac.com</t>
         </is>
       </c>
     </row>
+    <row r="56">
+      <c r="A56" t="n">
+        <v>1</v>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>04/09-06/09</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>GUTIÉRREZ RODRÍGUEZ</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>JOSUÉ</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>02/02/1989</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t>DNI</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>43834062H</t>
+        </is>
+      </c>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>SPAGNA</t>
+        </is>
+      </c>
+      <c r="L56" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M56" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O56" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P56" t="inlineStr">
+        <is>
+          <t>676577741</t>
+        </is>
+      </c>
+      <c r="Q56" t="inlineStr">
+        <is>
+          <t>josuegr8899@gmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="n">
+        <v>2</v>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>04/09-06/09</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>BARRETO BORREGON</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>LAURA</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>03/12/1989</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>DNI</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>54061040T</t>
+        </is>
+      </c>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>SPAGNA</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M57" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O57" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P57" t="inlineStr">
+        <is>
+          <t>634 40 68 90</t>
+        </is>
+      </c>
+      <c r="Q57" t="inlineStr">
+        <is>
+          <t>laura31289@hotmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="n">
+        <v>1</v>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>23/09/2026</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>12/09/2026</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>23/09-24/09</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>LIU</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>YUSHU</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>20/11/1998</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
+        <is>
+          <t>NIE</t>
+        </is>
+      </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>Y5719001L</t>
+        </is>
+      </c>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t>CINA</t>
+        </is>
+      </c>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M58" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O58" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P58" t="inlineStr">
+        <is>
+          <t>+34662187805</t>
+        </is>
+      </c>
+      <c r="Q58" t="inlineStr">
+        <is>
+          <t>lyslluvia@gmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="n">
+        <v>1</v>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>24/09/2026</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>24/09/2026</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>24/09-26/09</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>VELOSO</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>ANTONIO</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>22/05/1957</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr">
+        <is>
+          <t>Carta d'identità</t>
+        </is>
+      </c>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>04131457</t>
+        </is>
+      </c>
+      <c r="K59" t="inlineStr">
+        <is>
+          <t>PORTOGALLO</t>
+        </is>
+      </c>
+      <c r="L59" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M59" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N59" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O59" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P59" t="inlineStr">
+        <is>
+          <t>351938256001</t>
+        </is>
+      </c>
+      <c r="Q59" t="inlineStr">
+        <is>
+          <t>antonio.jn.veloso@gmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="n">
+        <v>2</v>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>24/09/2026</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>24/09/2026</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>24/09-26/09</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>SILVA</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>MARIA</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>18/04/1957</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr">
+        <is>
+          <t>Carta d'identità</t>
+        </is>
+      </c>
+      <c r="J60" t="inlineStr">
+        <is>
+          <t>03582323</t>
+        </is>
+      </c>
+      <c r="K60" t="inlineStr">
+        <is>
+          <t>PORTOGALLO</t>
+        </is>
+      </c>
+      <c r="L60" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M60" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N60" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O60" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P60" t="inlineStr">
+        <is>
+          <t>3516939467526</t>
+        </is>
+      </c>
+      <c r="Q60" t="inlineStr">
+        <is>
+          <t>mlssilva94@gmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="n">
+        <v>3</v>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>24/09/2026</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>24/09/2026</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>24/09-26/09</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>ANTUNES</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>JOSE</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>16/03/1949</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr">
+        <is>
+          <t>Carta d'identità</t>
+        </is>
+      </c>
+      <c r="J61" t="inlineStr">
+        <is>
+          <t>00627938</t>
+        </is>
+      </c>
+      <c r="K61" t="inlineStr">
+        <is>
+          <t>PORTOGALLO</t>
+        </is>
+      </c>
+      <c r="L61" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M61" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O61" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P61" t="inlineStr">
+        <is>
+          <t>351966461405</t>
+        </is>
+      </c>
+      <c r="Q61" t="inlineStr">
+        <is>
+          <t>josemendesanrunes@gmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="n">
+        <v>1</v>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>25/05/2026</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>02/10-04/10</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>LÓPEZ LANDA</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>JULIA</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>02/09/1991</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr">
+        <is>
+          <t>DNI</t>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t>72176260Y</t>
+        </is>
+      </c>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>SPAGNA</t>
+        </is>
+      </c>
+      <c r="L62" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M62" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O62" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P62" t="inlineStr">
+        <is>
+          <t>654488518</t>
+        </is>
+      </c>
+      <c r="Q62" t="inlineStr">
+        <is>
+          <t>julialopezlanda91@gmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="n">
+        <v>2</v>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>25/05/2026</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>02/10-04/10</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>CAGIGAS QUIRCE</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>JAVIER</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>22/11/1991</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>DNI</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>72147041C</t>
+        </is>
+      </c>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>SPAGNA</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M63" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O63" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P63" t="inlineStr">
+        <is>
+          <t>636568931</t>
+        </is>
+      </c>
+      <c r="Q63" t="inlineStr">
+        <is>
+          <t>julialopezlanda91@gmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="n">
+        <v>1</v>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>04/10-05/10</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>KRSTINC</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>BLAZ</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>15/07/1989</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
+        <is>
+          <t>Carta d'identità</t>
+        </is>
+      </c>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>005678969</t>
+        </is>
+      </c>
+      <c r="K64" t="inlineStr">
+        <is>
+          <t>SLOVENIA</t>
+        </is>
+      </c>
+      <c r="L64" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M64" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O64" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P64" t="inlineStr">
+        <is>
+          <t>41518079</t>
+        </is>
+      </c>
+      <c r="Q64" t="inlineStr">
+        <is>
+          <t>blazkrstinc@gmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="n">
+        <v>2</v>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>04/10-05/10</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>SINGHT</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>DHILLON</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>13/04/1989</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t>Patente</t>
+        </is>
+      </c>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t>40085717</t>
+        </is>
+      </c>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>DANIMARCA</t>
+        </is>
+      </c>
+      <c r="L65" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M65" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O65" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P65" t="inlineStr">
+        <is>
+          <t>41518079</t>
+        </is>
+      </c>
+      <c r="Q65" t="inlineStr">
+        <is>
+          <t>blazkrstinc@gmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="n">
+        <v>3</v>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>04/10-05/10</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>HARDEEP</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>SIGHT</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>05/10/1992</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t>Patente</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>37656532</t>
+        </is>
+      </c>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>DANIMARCA</t>
+        </is>
+      </c>
+      <c r="L66" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M66" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N66" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O66" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P66" t="inlineStr">
+        <is>
+          <t>41518079</t>
+        </is>
+      </c>
+      <c r="Q66" t="inlineStr">
+        <is>
+          <t>blazkrstinc@gmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="n">
+        <v>1</v>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>06/10-10/10</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>IMERI</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>VETON</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>02/02/1991</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>Carta d'identità</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>E5323409</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>SVIZZERA</t>
+        </is>
+      </c>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M67" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O67" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P67" t="inlineStr">
+        <is>
+          <t>+41786172097</t>
+        </is>
+      </c>
+      <c r="Q67" t="inlineStr">
+        <is>
+          <t>veton.imeri@gmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="n">
+        <v>2</v>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>06/10-10/10</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>IMERI</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>ARBENITA</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>09/01/1993</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>Passaporto</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>015643902</t>
+        </is>
+      </c>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>SERBIA</t>
+        </is>
+      </c>
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M68" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O68" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P68" t="inlineStr">
+        <is>
+          <t>+41764662097</t>
+        </is>
+      </c>
+      <c r="Q68" t="inlineStr">
+        <is>
+          <t>arbenita.imeri09@gmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="n">
+        <v>1</v>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>10/10-11/10</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>ZUPPO PÉREZ</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>FRANCISCO MANUEL</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>11/04/1988</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>DNI</t>
+        </is>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>78715884V</t>
+        </is>
+      </c>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>SPAGNA</t>
+        </is>
+      </c>
+      <c r="L69" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M69" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O69" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P69" t="inlineStr">
+        <is>
+          <t>687150775</t>
+        </is>
+      </c>
+      <c r="Q69" t="inlineStr">
+        <is>
+          <t>zuppo88@gmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="n">
+        <v>2</v>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>10/10-11/10</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>QUINTERO ARTEAGA</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>RUBÉN</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>20/02/1987</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>DNI</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>78713740N</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>SPAGNA</t>
+        </is>
+      </c>
+      <c r="L70" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M70" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O70" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P70" t="inlineStr">
+        <is>
+          <t>687150775</t>
+        </is>
+      </c>
+      <c r="Q70" t="inlineStr">
+        <is>
+          <t>zuppo88@gmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="n">
+        <v>3</v>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>10/10-11/10</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>MARRERO PÉREZ</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>GUILLERMO</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>17/10/1985</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>DNI</t>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>78708244J</t>
+        </is>
+      </c>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>SPAGNA</t>
+        </is>
+      </c>
+      <c r="L71" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M71" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O71" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P71" t="inlineStr">
+        <is>
+          <t>687150775</t>
+        </is>
+      </c>
+      <c r="Q71" t="inlineStr">
+        <is>
+          <t>zuppo88@gmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="n">
+        <v>4</v>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>10/10-11/10</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>QUINTERO ARTEAGA</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>ALEXANDER</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>27/10/1994</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>DNI</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>42239308S</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>SPAGNA</t>
+        </is>
+      </c>
+      <c r="L72" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M72" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O72" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P72" t="inlineStr">
+        <is>
+          <t>687150775</t>
+        </is>
+      </c>
+      <c r="Q72" t="inlineStr">
+        <is>
+          <t>zuppo88@gmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="n">
+        <v>1</v>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>17/10/2026</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>17/10-18/10</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>GARCIA ACOSTA</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>JESUS MANUEL</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>27/12/1982</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>DNI</t>
+        </is>
+      </c>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>78715102V</t>
+        </is>
+      </c>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>SPAGNA</t>
+        </is>
+      </c>
+      <c r="L73" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M73" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N73" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O73" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P73" t="inlineStr">
+        <is>
+          <t>687007510</t>
+        </is>
+      </c>
+      <c r="Q73" t="inlineStr">
+        <is>
+          <t>jga_1982@hotmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="n">
+        <v>2</v>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>17/10/2026</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>17/10-18/10</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>FERNANDEZ MARTINEZ</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>ALFREDO DAVID</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>04/04/1980</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr">
+        <is>
+          <t>DNI</t>
+        </is>
+      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t>78566871K</t>
+        </is>
+      </c>
+      <c r="K74" t="inlineStr">
+        <is>
+          <t>SPAGNA</t>
+        </is>
+      </c>
+      <c r="L74" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M74" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N74" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O74" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P74" t="inlineStr">
+        <is>
+          <t>687007510</t>
+        </is>
+      </c>
+      <c r="Q74" t="inlineStr">
+        <is>
+          <t>jga_1982@hotmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="n">
+        <v>3</v>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>17/10/2026</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>17/10-18/10</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>BORGES QUIÑONES</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>NADIA VERONICA</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>24/10/1980</t>
+        </is>
+      </c>
+      <c r="I75" t="inlineStr">
+        <is>
+          <t>DNI</t>
+        </is>
+      </c>
+      <c r="J75" t="inlineStr">
+        <is>
+          <t>78566263B</t>
+        </is>
+      </c>
+      <c r="K75" t="inlineStr">
+        <is>
+          <t>SPAGNA</t>
+        </is>
+      </c>
+      <c r="L75" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M75" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N75" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O75" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P75" t="inlineStr">
+        <is>
+          <t>687007510</t>
+        </is>
+      </c>
+      <c r="Q75" t="inlineStr">
+        <is>
+          <t>jga_1982@hotmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="n">
+        <v>4</v>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>17/10/2026</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>17/10-18/10</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>RIVERO GONZALEZ</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>NIEVES</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>25/11/1971</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr">
+        <is>
+          <t>DNI</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>45444875A</t>
+        </is>
+      </c>
+      <c r="K76" t="inlineStr">
+        <is>
+          <t>SPAGNA</t>
+        </is>
+      </c>
+      <c r="L76" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M76" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N76" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O76" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P76" t="inlineStr">
+        <is>
+          <t>687007510</t>
+        </is>
+      </c>
+      <c r="Q76" t="inlineStr">
+        <is>
+          <t>jga_1982@hotmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="n">
+        <v>1</v>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>24/10/2026</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>18/10/2026</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>24/10-25/10</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>LUIS</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>MARIA NIEVES</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>09/09/1964</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>DNI</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>42166806D</t>
+        </is>
+      </c>
+      <c r="K77" t="inlineStr">
+        <is>
+          <t>SPAGNA</t>
+        </is>
+      </c>
+      <c r="L77" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M77" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O77" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P77" t="inlineStr">
+        <is>
+          <t>+34679838406</t>
+        </is>
+      </c>
+      <c r="Q77" t="inlineStr">
+        <is>
+          <t>tausert1964@gmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="n">
+        <v>2</v>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>24/10/2026</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>18/10/2026</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>24/10-25/10</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>MIRANDA</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>GERSÓN</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>20/01/1968</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>DNI</t>
+        </is>
+      </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t>43792509A</t>
+        </is>
+      </c>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>SPAGNA</t>
+        </is>
+      </c>
+      <c r="L78" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M78" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O78" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P78" t="inlineStr">
+        <is>
+          <t>679838406</t>
+        </is>
+      </c>
+      <c r="Q78" t="inlineStr">
+        <is>
+          <t>tausert1964@gmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="n">
+        <v>1</v>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>29/10/2026</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>27/09/2026</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>29/10-31/10</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>MCLAUGHLIN</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>LAURA</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>17/04/1962</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>Passaporto</t>
+        </is>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>PG4988426</t>
+        </is>
+      </c>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>IRLANDA</t>
+        </is>
+      </c>
+      <c r="L79" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M79" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O79" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P79" t="inlineStr">
+        <is>
+          <t>353863045519</t>
+        </is>
+      </c>
+      <c r="Q79" t="inlineStr">
+        <is>
+          <t>lauramclaughlin62@hotmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="n">
+        <v>2</v>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>29/10/2026</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>27/09/2026</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>29/10-31/10</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>MCLAUGHLIN</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>CHARLIE</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>13/02/1954</t>
+        </is>
+      </c>
+      <c r="I80" t="inlineStr">
+        <is>
+          <t>Passaporto</t>
+        </is>
+      </c>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t>PP0669546</t>
+        </is>
+      </c>
+      <c r="K80" t="inlineStr">
+        <is>
+          <t>IRLANDA</t>
+        </is>
+      </c>
+      <c r="L80" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M80" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N80" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O80" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P80" t="inlineStr">
+        <is>
+          <t>353863045519</t>
+        </is>
+      </c>
+      <c r="Q80" t="inlineStr">
+        <is>
+          <t>lauramclaughlin62@hotmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="n">
+        <v>3</v>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>29/10/2026</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>27/09/2026</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>29/10-31/10</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>SMITH</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>PETER</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>15/03/1946</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr">
+        <is>
+          <t>Passaporto</t>
+        </is>
+      </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>160242097</t>
+        </is>
+      </c>
+      <c r="K81" t="inlineStr">
+        <is>
+          <t>REGNO UNITO (INGHILTERRA)</t>
+        </is>
+      </c>
+      <c r="L81" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M81" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O81" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P81" t="inlineStr">
+        <is>
+          <t>353863045519</t>
+        </is>
+      </c>
+      <c r="Q81" t="inlineStr">
+        <is>
+          <t>lauramclaughlin62@hotmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="n">
+        <v>4</v>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>29/10/2026</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>27/09/2026</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>29/10-31/10</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>SMITH</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>ANN</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>22/08/1954</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr">
+        <is>
+          <t>Passaporto</t>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>160806504</t>
+        </is>
+      </c>
+      <c r="K82" t="inlineStr">
+        <is>
+          <t>REGNO UNITO (INGHILTERRA)</t>
+        </is>
+      </c>
+      <c r="L82" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M82" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O82" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P82" t="inlineStr">
+        <is>
+          <t>353863045519</t>
+        </is>
+      </c>
+      <c r="Q82" t="inlineStr">
+        <is>
+          <t>lauramclaughlin62@hotmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="n">
+        <v>1</v>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>31/10/2026</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>31/10-08/11</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>LIMMER</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>ROLAND</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>24/10/1973</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
+        <is>
+          <t>Carta d'identità</t>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>LFJPGXX2M</t>
+        </is>
+      </c>
+      <c r="K83" t="inlineStr">
+        <is>
+          <t>GERMANIA</t>
+        </is>
+      </c>
+      <c r="L83" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M83" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O83" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P83" t="inlineStr">
+        <is>
+          <t>004917681549461</t>
+        </is>
+      </c>
+      <c r="Q83" t="inlineStr">
+        <is>
+          <t>roland.limmer@gmx.net</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="n">
+        <v>2</v>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>31/10/2026</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>31/10-08/11</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>LIMMER</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>STEFANIE</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>15/07/1980</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr">
+        <is>
+          <t>Carta d'identità</t>
+        </is>
+      </c>
+      <c r="J84" t="inlineStr">
+        <is>
+          <t>LFJPJJZ63</t>
+        </is>
+      </c>
+      <c r="K84" t="inlineStr">
+        <is>
+          <t>GERMANIA</t>
+        </is>
+      </c>
+      <c r="L84" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M84" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N84" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O84" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P84" t="inlineStr">
+        <is>
+          <t>004917681549461</t>
+        </is>
+      </c>
+      <c r="Q84" t="inlineStr">
+        <is>
+          <t>roland.limmer@gmx.net</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="n">
+        <v>3</v>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>31/10/2026</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>31/10-08/11</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>LIMMER</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>ELIAS</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>28/04/2009</t>
+        </is>
+      </c>
+      <c r="I85" t="inlineStr">
+        <is>
+          <t>Carta d'identità</t>
+        </is>
+      </c>
+      <c r="J85" t="inlineStr">
+        <is>
+          <t>LFJPL6PКО</t>
+        </is>
+      </c>
+      <c r="K85" t="inlineStr">
+        <is>
+          <t>GERMANIA</t>
+        </is>
+      </c>
+      <c r="L85" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M85" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N85" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O85" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P85" t="inlineStr">
+        <is>
+          <t>004917681549461</t>
+        </is>
+      </c>
+      <c r="Q85" t="inlineStr">
+        <is>
+          <t>roland.limmer@gmx.net</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="n">
+        <v>4</v>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>31/10/2026</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>31/10-08/11</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>LIMMER</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>SAMUEL</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>16/09/2011</t>
+        </is>
+      </c>
+      <c r="I86" t="inlineStr">
+        <is>
+          <t>Carta d'identità</t>
+        </is>
+      </c>
+      <c r="J86" t="inlineStr">
+        <is>
+          <t>LFJP342KV</t>
+        </is>
+      </c>
+      <c r="K86" t="inlineStr">
+        <is>
+          <t>GERMANIA</t>
+        </is>
+      </c>
+      <c r="L86" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M86" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N86" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O86" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P86" t="inlineStr">
+        <is>
+          <t>004917681549461</t>
+        </is>
+      </c>
+      <c r="Q86" t="inlineStr">
+        <is>
+          <t>roland.limmer@gmx.net</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="n">
+        <v>5</v>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>31/10/2026</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>31/10-08/11</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>LIMMER</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>JONATHAN</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>01/10/2015</t>
+        </is>
+      </c>
+      <c r="I87" t="inlineStr">
+        <is>
+          <t>Carta d'identità</t>
+        </is>
+      </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>LFJP9CH67</t>
+        </is>
+      </c>
+      <c r="K87" t="inlineStr">
+        <is>
+          <t>GERMANIA</t>
+        </is>
+      </c>
+      <c r="L87" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M87" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O87" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P87" t="inlineStr">
+        <is>
+          <t>004917681549461</t>
+        </is>
+      </c>
+      <c r="Q87" t="inlineStr">
+        <is>
+          <t>roland.limmer@gmx.net</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" paperSize="9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V11"/>
+  <dimension ref="A1:V24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1:XFD2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="14.4"/>
   <cols>
     <col width="11.88671875" customWidth="1" min="2" max="2"/>
     <col width="10.6640625" customWidth="1" min="3" max="4"/>
     <col width="21.33203125" customWidth="1" min="5" max="5"/>
     <col width="18.44140625" customWidth="1" min="6" max="6"/>
     <col width="6.44140625" customWidth="1" min="7" max="7"/>
     <col width="10.44140625" customWidth="1" min="8" max="8"/>
     <col width="13.21875" customWidth="1" min="9" max="9"/>
     <col width="13.21875" customWidth="1" style="4" min="10" max="10"/>
     <col width="17.5546875" customWidth="1" min="11" max="13"/>
     <col width="9.88671875" customWidth="1" style="4" min="14" max="14"/>
     <col width="12.77734375" customWidth="1" min="15" max="15"/>
     <col width="14.5546875" bestFit="1" customWidth="1" style="4" min="16" max="16"/>
     <col width="30.5546875" bestFit="1" customWidth="1" min="17" max="17"/>
     <col width="12.5546875" customWidth="1" min="18" max="18"/>
     <col width="26.21875" customWidth="1" min="19" max="19"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="1" s="1">
@@ -6114,46 +8834,1151 @@
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P11" t="inlineStr">
         <is>
           <t>+447971706112</t>
         </is>
       </c>
       <c r="Q11" t="inlineStr">
         <is>
           <t>gemmakpinder@gmail.com</t>
         </is>
       </c>
     </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>1</v>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>19/09/2026</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>09/10-12/10</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>GONZALEZ</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>AILSA</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>01/09/1984</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>DNI</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>45731482F</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>SPAGNA</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t>+34669912748</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t>ailsagf@hotmail.es</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>2</v>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>19/09/2026</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>09/10-12/10</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>CORREA</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>ACAYMO</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>26/06/1987</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>DNI</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>78722636F</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>SPAGNA</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t>+34669912748</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t>ailsagf@hotmail.es</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="n">
+        <v>3</v>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>19/09/2026</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>09/10-12/10</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>CORREA FERRERA</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>IRAYA</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>23/06/2017</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>DNI</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>43853613L</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>SPAGNA</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t>+34669912748</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t>ailsagf@hotmail.es</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="n">
+        <v>4</v>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>19/09/2026</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>09/10-12/10</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>CORREA FERRERA</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>ANCOR</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>13/06/2021</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>DNI</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>04726868T</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>SPAGNA</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t>+34669912748</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t>ailsagf@hotmail.es</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="n">
+        <v>1</v>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>16/10/2026</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>23/07/2026</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>16/10-17/10</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>GUERRA NAGLE</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>MARIA CLARA</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>22/04/1994</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>Passaporto</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>160808366</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>REGNO UNITO (INGHILTERRA)</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t>+447940558928</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t>mariaclaragn@hotmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="n">
+        <v>2</v>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>16/10/2026</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>23/07/2026</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>16/10-17/10</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>BRITO LEITE</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>BRUNO</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>25/06/1992</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>Passaporto</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>CD553970</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>PORTOGALLO</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O17" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P17" t="inlineStr">
+        <is>
+          <t>+447940558928</t>
+        </is>
+      </c>
+      <c r="Q17" t="inlineStr">
+        <is>
+          <t>mariaclaragn@hotmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="n">
+        <v>3</v>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>16/10/2026</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>23/07/2026</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>16/10-17/10</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>GUERRA NAGLE</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>CINIRA ANGELA</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>15/03/1959</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>Passaporto</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>FT419416</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>BRASILE</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O18" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P18" t="inlineStr">
+        <is>
+          <t>+447940558928</t>
+        </is>
+      </c>
+      <c r="Q18" t="inlineStr">
+        <is>
+          <t>mariaclaragn@hotmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="n">
+        <v>4</v>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>16/10/2026</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>23/07/2026</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>16/10-17/10</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>NAGLE</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>EDGAR JOSE</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>23/12/1965</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>Passaporto</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>FT177200</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>BRASILE</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O19" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P19" t="inlineStr">
+        <is>
+          <t>+447940558928</t>
+        </is>
+      </c>
+      <c r="Q19" t="inlineStr">
+        <is>
+          <t>mariaclaragn@hotmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="n">
+        <v>1</v>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>27/10/2026</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>27/10/2026</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>27/10-29/10</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>CHARLOTTE LANGUENNOU</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>CHARLOTTE</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>27/11/1983</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>Passaporto</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>18AD66139</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>FRANCIA</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O20" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P20" t="inlineStr">
+        <is>
+          <t>+33603176862</t>
+        </is>
+      </c>
+      <c r="Q20" t="inlineStr">
+        <is>
+          <t>chalang@hotmail.fr</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="n">
+        <v>2</v>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>27/10/2026</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>27/10/2026</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>27/10-29/10</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>DELILLE</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>PHILIPPE</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>22/12/1979</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>Passaporto</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>21A153657</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>FRANCIA</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O21" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P21" t="inlineStr">
+        <is>
+          <t>+33614827949</t>
+        </is>
+      </c>
+      <c r="Q21" t="inlineStr">
+        <is>
+          <t>chalang@hotmail.fr</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="n">
+        <v>3</v>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>27/10/2026</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>27/10/2026</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>27/10-29/10</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>DELILLE</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>MALO</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>14/11/2013</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>Passaporto</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>23HK58546</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>FRANCIA</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O22" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P22" t="inlineStr">
+        <is>
+          <t>0603176862</t>
+        </is>
+      </c>
+      <c r="Q22" t="inlineStr">
+        <is>
+          <t>chalang@hotmail.fr</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="n">
+        <v>1</v>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>29/10/2026</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>20/10/2026</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>29/10-05/11</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>DOLORES O HALLORAN</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>DOLORES</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>17/09/1966</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>Passaporto</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>PU1809690</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>IRLANDA</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O23" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P23" t="inlineStr">
+        <is>
+          <t>0871774081</t>
+        </is>
+      </c>
+      <c r="Q23" t="inlineStr">
+        <is>
+          <t>doloresohalloran@gmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="n">
+        <v>2</v>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>29/10/2026</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>20/10/2026</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>29/10-05/11</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>OHALLORAN</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>MICHAEL</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>27/12/1967</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>Passaporto</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>PV8031815</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>IRLANDA</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O24" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P24" t="inlineStr">
+        <is>
+          <t>0871774081</t>
+        </is>
+      </c>
+      <c r="Q24" t="inlineStr">
+        <is>
+          <t>doloresohalloran@gmail.com</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" paperSize="9"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Luca Vinella (CF WIDIBA)</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>